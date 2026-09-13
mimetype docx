--- v0 (2026-06-14)
+++ v1 (2026-09-13)
@@ -1178,51 +1178,51 @@
             </w:r>
             <w:r w:rsidR="002D3F07" w:rsidRPr="002D3F07">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>每周六</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="002D3F07" w:rsidRPr="002D3F07">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="002D3F07" w:rsidRPr="002D3F07">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:00-16:00</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49CE6C4A" w14:textId="75D8FC0A" w:rsidR="0062477E" w:rsidRPr="0062477E" w:rsidRDefault="0062477E" w:rsidP="00DF620E">
+          <w:p w14:paraId="49CE6C4A" w14:textId="19C1AB6A" w:rsidR="0062477E" w:rsidRPr="0062477E" w:rsidRDefault="0062477E" w:rsidP="00DF620E">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="20" w:before="72" w:line="228" w:lineRule="auto"/>
               <w:ind w:rightChars="80" w:right="192"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="0062477E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>滲透測試工程師</w:t>
             </w:r>
@@ -1281,93 +1281,77 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="002D3F07">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidRPr="002D3F07">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008637B0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r w:rsidRPr="002D3F07">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002D3F07">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>每周六</w:t>
-[...15 lines deleted...]
-              <w:t>:00-16:00</w:t>
+              <w:t>每周六9:00-16:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F4735E" w:rsidRPr="008D288D" w14:paraId="7C8EB430" w14:textId="77777777" w:rsidTr="005237D2">
         <w:trPr>
           <w:trHeight w:val="527"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B91BAAA" w14:textId="77777777" w:rsidR="00F4735E" w:rsidRPr="00D34471" w:rsidRDefault="00F4735E" w:rsidP="004251D2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="-55" w:left="-132" w:rightChars="-45" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="80"/>
@@ -12725,103 +12709,104 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="439642610">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1966277543">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="447118865">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1255164339">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1564825603">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="38913"/>
+    <o:shapedefaults v:ext="edit" spidmax="40961"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00980475"/>
     <w:rsid w:val="00005C70"/>
     <w:rsid w:val="0000703F"/>
     <w:rsid w:val="00011512"/>
     <w:rsid w:val="00023EAF"/>
     <w:rsid w:val="000251D2"/>
     <w:rsid w:val="000467FE"/>
     <w:rsid w:val="000540C3"/>
     <w:rsid w:val="000559AF"/>
     <w:rsid w:val="0005796B"/>
     <w:rsid w:val="00062BB3"/>
     <w:rsid w:val="000655CB"/>
     <w:rsid w:val="00071373"/>
     <w:rsid w:val="00074D1C"/>
     <w:rsid w:val="000800E3"/>
     <w:rsid w:val="0008300F"/>
     <w:rsid w:val="0008458D"/>
     <w:rsid w:val="000852E3"/>
     <w:rsid w:val="0009390A"/>
     <w:rsid w:val="000A5B65"/>
+    <w:rsid w:val="000E328A"/>
     <w:rsid w:val="000E3E9E"/>
     <w:rsid w:val="000F3894"/>
     <w:rsid w:val="001010C5"/>
     <w:rsid w:val="00104F62"/>
     <w:rsid w:val="00156926"/>
     <w:rsid w:val="0018005A"/>
     <w:rsid w:val="00182124"/>
     <w:rsid w:val="00190E2E"/>
     <w:rsid w:val="001D0E11"/>
     <w:rsid w:val="001D1FBB"/>
     <w:rsid w:val="00201AA0"/>
     <w:rsid w:val="00203F6E"/>
     <w:rsid w:val="00203F9F"/>
     <w:rsid w:val="00207955"/>
     <w:rsid w:val="00240FA6"/>
     <w:rsid w:val="0024551F"/>
     <w:rsid w:val="0026704E"/>
     <w:rsid w:val="002974A4"/>
     <w:rsid w:val="002A35F1"/>
     <w:rsid w:val="002A71D3"/>
     <w:rsid w:val="002B6839"/>
     <w:rsid w:val="002C0142"/>
     <w:rsid w:val="002C1FE2"/>
     <w:rsid w:val="002C283D"/>
     <w:rsid w:val="002D3F07"/>
@@ -12853,50 +12838,51 @@
     <w:rsid w:val="003D3D80"/>
     <w:rsid w:val="003E39DF"/>
     <w:rsid w:val="00406818"/>
     <w:rsid w:val="00406DD0"/>
     <w:rsid w:val="004251D2"/>
     <w:rsid w:val="00434B4A"/>
     <w:rsid w:val="00436535"/>
     <w:rsid w:val="004468B6"/>
     <w:rsid w:val="00465916"/>
     <w:rsid w:val="00467FBC"/>
     <w:rsid w:val="004A02D2"/>
     <w:rsid w:val="004B138B"/>
     <w:rsid w:val="004B2307"/>
     <w:rsid w:val="004B4CBA"/>
     <w:rsid w:val="004B5CEA"/>
     <w:rsid w:val="004B6500"/>
     <w:rsid w:val="004D1686"/>
     <w:rsid w:val="004D168A"/>
     <w:rsid w:val="004D4CE7"/>
     <w:rsid w:val="004F0F7E"/>
     <w:rsid w:val="004F25CB"/>
     <w:rsid w:val="004F4417"/>
     <w:rsid w:val="005118C8"/>
     <w:rsid w:val="005152B9"/>
     <w:rsid w:val="005237D2"/>
+    <w:rsid w:val="0052457C"/>
     <w:rsid w:val="00525DD1"/>
     <w:rsid w:val="00527FD1"/>
     <w:rsid w:val="00533B4A"/>
     <w:rsid w:val="00551E00"/>
     <w:rsid w:val="00554B78"/>
     <w:rsid w:val="00563613"/>
     <w:rsid w:val="00585EF3"/>
     <w:rsid w:val="005A3DE2"/>
     <w:rsid w:val="005A53AF"/>
     <w:rsid w:val="005B0A10"/>
     <w:rsid w:val="005B2659"/>
     <w:rsid w:val="005B7CB3"/>
     <w:rsid w:val="005F1710"/>
     <w:rsid w:val="005F1805"/>
     <w:rsid w:val="005F5D45"/>
     <w:rsid w:val="00611808"/>
     <w:rsid w:val="0062477E"/>
     <w:rsid w:val="00625AFF"/>
     <w:rsid w:val="00635CAA"/>
     <w:rsid w:val="00637448"/>
     <w:rsid w:val="00654384"/>
     <w:rsid w:val="006550DE"/>
     <w:rsid w:val="00663FC1"/>
     <w:rsid w:val="00672931"/>
     <w:rsid w:val="006816B7"/>
@@ -12926,50 +12912,51 @@
     <w:rsid w:val="00765845"/>
     <w:rsid w:val="00766059"/>
     <w:rsid w:val="00766C97"/>
     <w:rsid w:val="007742AC"/>
     <w:rsid w:val="00774E9A"/>
     <w:rsid w:val="00786C44"/>
     <w:rsid w:val="007A50E1"/>
     <w:rsid w:val="007B539E"/>
     <w:rsid w:val="007C21DE"/>
     <w:rsid w:val="007C368C"/>
     <w:rsid w:val="007C5179"/>
     <w:rsid w:val="007C7B8C"/>
     <w:rsid w:val="007D189B"/>
     <w:rsid w:val="007D4190"/>
     <w:rsid w:val="007D7535"/>
     <w:rsid w:val="007E2A94"/>
     <w:rsid w:val="0080376D"/>
     <w:rsid w:val="00807332"/>
     <w:rsid w:val="008139F3"/>
     <w:rsid w:val="0082334B"/>
     <w:rsid w:val="0082736D"/>
     <w:rsid w:val="008332A2"/>
     <w:rsid w:val="00852EAB"/>
     <w:rsid w:val="00853D4A"/>
     <w:rsid w:val="008625FB"/>
+    <w:rsid w:val="008637B0"/>
     <w:rsid w:val="008669FC"/>
     <w:rsid w:val="00871073"/>
     <w:rsid w:val="008720A6"/>
     <w:rsid w:val="00881327"/>
     <w:rsid w:val="00882E3F"/>
     <w:rsid w:val="00886000"/>
     <w:rsid w:val="008863DC"/>
     <w:rsid w:val="008928EE"/>
     <w:rsid w:val="00895836"/>
     <w:rsid w:val="008A1873"/>
     <w:rsid w:val="008C26AC"/>
     <w:rsid w:val="008D40B8"/>
     <w:rsid w:val="008E0B69"/>
     <w:rsid w:val="008E4503"/>
     <w:rsid w:val="008F2451"/>
     <w:rsid w:val="008F60E0"/>
     <w:rsid w:val="008F655F"/>
     <w:rsid w:val="0090396B"/>
     <w:rsid w:val="00906E8E"/>
     <w:rsid w:val="00921149"/>
     <w:rsid w:val="00921C43"/>
     <w:rsid w:val="00923243"/>
     <w:rsid w:val="00925668"/>
     <w:rsid w:val="00925A2A"/>
     <w:rsid w:val="0094143A"/>
@@ -13104,51 +13091,51 @@
     <w:rsid w:val="00FB0069"/>
     <w:rsid w:val="00FB42FB"/>
     <w:rsid w:val="00FC2242"/>
     <w:rsid w:val="00FC38AF"/>
     <w:rsid w:val="00FE141F"/>
     <w:rsid w:val="00FE47F3"/>
     <w:rsid w:val="00FF082A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="38913"/>
+    <o:shapedefaults v:ext="edit" spidmax="40961"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="220FACA2"/>
   <w15:docId w15:val="{592EA9F4-82B2-48D1-8786-1FA8E408FB83}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -13518,50 +13505,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
@@ -14269,52 +14257,52 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C252D274-BA1E-4CFB-AF86-9094B7EA4272}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>316</Words>
-  <Characters>1805</Characters>
+  <Characters>1806</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>FTPM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2117</CharactersWithSpaces>
+  <CharactersWithSpaces>2118</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>M102 咖啡店長線上經營模擬</dc:title>
   <dc:creator>Bryan Yao</dc:creator>
   <cp:keywords>蓋茲堡, D0</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>